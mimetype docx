--- v0 (2025-10-09)
+++ v1 (2026-08-28)
@@ -9,135 +9,151 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:horzAnchor="margin" w:tblpXSpec="right" w:tblpY="-1080"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2829"/>
       </w:tblGrid>
       <w:tr w:rsidR="008E5E55" w14:paraId="57720CCE" w14:textId="77777777" w:rsidTr="008E5E55">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2829" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="179BBF12" w14:textId="77777777" w:rsidR="008E5E55" w:rsidRDefault="008E5E55" w:rsidP="008E5E55">
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">OFFICE USE ONLY </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4CFDDC59" w14:textId="77777777" w:rsidR="008E5E55" w:rsidRPr="009A664E" w:rsidRDefault="008E5E55" w:rsidP="008E5E55">
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009A664E">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Register No: #</w:t>
-            </w:r>
+              <w:t xml:space="preserve">Register </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="009A664E">
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>No: #</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
           </w:p>
           <w:p w14:paraId="41FB0EC2" w14:textId="77777777" w:rsidR="008E5E55" w:rsidRPr="008E5E55" w:rsidRDefault="008E5E55" w:rsidP="008E5E55">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009A664E">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Date:  </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="009A664E">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">  /  </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">   /       </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="4D621CFE" w14:textId="77777777" w:rsidR="006B2AE4" w:rsidRPr="00A13B6A" w:rsidRDefault="00B42C7D" w:rsidP="00F30187">
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r w:rsidRPr="00B42C7D">
-        <w:t>Public interest disclosure lodgement form</w:t>
+        <w:t xml:space="preserve">Public interest disclosure </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B42C7D">
+        <w:t>lodgement</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B42C7D">
+        <w:t xml:space="preserve"> form</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="47FF142A" w14:textId="77777777" w:rsidR="005E11F5" w:rsidRDefault="008F47C6" w:rsidP="005D4F36">
       <w:pPr>
         <w:pStyle w:val="TableSubtitle"/>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008F47C6">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Public Interest </w:t>
       </w:r>
       <w:r w:rsidRPr="00A275B2">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Disclosure</w:t>
       </w:r>
       <w:r w:rsidRPr="008F47C6">
         <w:rPr>
           <w:i/>
         </w:rPr>
@@ -160,51 +176,50 @@
         <w:tblCellMar>
           <w:top w:w="28" w:type="dxa"/>
           <w:bottom w:w="28" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="00A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2547"/>
         <w:gridCol w:w="7745"/>
       </w:tblGrid>
       <w:tr w:rsidR="00354295" w:rsidRPr="00761EE7" w14:paraId="0DEC917D" w14:textId="77777777" w:rsidTr="00354295">
         <w:trPr>
           <w:trHeight w:val="159"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10292" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="003767"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="5A7DAA"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="003767"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="5A7DAA"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1FB56B92" w14:textId="2767CC68" w:rsidR="00354295" w:rsidRPr="00354295" w:rsidRDefault="00EB3248" w:rsidP="00A275B2">
             <w:pPr>
               <w:pStyle w:val="Heading1"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>The Town of Bassendean</w:t>
             </w:r>
             <w:r w:rsidR="00354295" w:rsidRPr="00354295">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:b w:val="0"/>
@@ -242,60 +257,62 @@
                 <w:sz w:val="23"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>iscuss their issues first. Our proper a</w:t>
             </w:r>
             <w:r w:rsidR="00354295" w:rsidRPr="00354295">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>uthorit</w:t>
             </w:r>
             <w:r w:rsidR="00A275B2">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>y(</w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="00354295" w:rsidRPr="00354295">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>ies</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="00A275B2">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
             <w:r w:rsidR="00354295" w:rsidRPr="00354295">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> (</w:t>
             </w:r>
             <w:r w:rsidR="00A275B2">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:color w:val="auto"/>
@@ -364,51 +381,50 @@
             <w:shd w:val="clear" w:color="auto" w:fill="F1F1F1"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="47962CE5" w14:textId="77777777" w:rsidR="00354295" w:rsidRDefault="00354295" w:rsidP="0063243D">
             <w:pPr>
               <w:spacing w:before="20" w:after="20"/>
             </w:pPr>
             <w:r>
               <w:t>Position</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7745" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="003767"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="5A7DAA"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="003767"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="5A7DAA"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="674527C7" w14:textId="3CC804A2" w:rsidR="00354295" w:rsidRPr="00196112" w:rsidRDefault="00354295" w:rsidP="0063243D">
             <w:pPr>
               <w:spacing w:before="20" w:after="20"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:szCs w:val="23"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:szCs w:val="23"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text7"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
@@ -517,54 +533,53 @@
             <w:shd w:val="clear" w:color="auto" w:fill="F1F1F1"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0EA93D11" w14:textId="77777777" w:rsidR="00354295" w:rsidRDefault="00354295" w:rsidP="0063243D">
             <w:pPr>
               <w:spacing w:before="20" w:after="20"/>
             </w:pPr>
             <w:r>
               <w:t>Name of PID Officer</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7745" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="003767"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="5A7DAA"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="003767"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="5A7DAA"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0D9860CA" w14:textId="7F7EDC10" w:rsidR="00354295" w:rsidRPr="00196112" w:rsidRDefault="00354295" w:rsidP="0063243D">
+          <w:p w14:paraId="0D9860CA" w14:textId="75364415" w:rsidR="00354295" w:rsidRPr="00196112" w:rsidRDefault="00354295" w:rsidP="0063243D">
             <w:pPr>
               <w:spacing w:before="20" w:after="20"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:szCs w:val="23"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:szCs w:val="23"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text7"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
@@ -620,101 +635,100 @@
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:szCs w:val="23"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:szCs w:val="23"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:szCs w:val="23"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidR="005D636F">
-[...5 lines deleted...]
-              <w:t>Dale Ballantyne</w:t>
+            <w:r w:rsidR="00964F2F">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:bCs/>
+                <w:szCs w:val="23"/>
+              </w:rPr>
+              <w:t>Jordan McDermott</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00354295" w:rsidRPr="00761EE7" w14:paraId="64449A4B" w14:textId="77777777" w:rsidTr="00354295">
         <w:trPr>
           <w:trHeight w:val="159"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2547" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="003767"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="5A7DAA"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="003767"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="5A7DAA"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F1F1F1"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2479947A" w14:textId="77777777" w:rsidR="00354295" w:rsidRDefault="00354295" w:rsidP="0063243D">
             <w:pPr>
               <w:spacing w:before="20" w:after="20"/>
             </w:pPr>
             <w:r>
               <w:t>Contact details</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7745" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="003767"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="5A7DAA"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="003767"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="5A7DAA"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6741D992" w14:textId="1E87F83E" w:rsidR="00354295" w:rsidRPr="00196112" w:rsidRDefault="00354295" w:rsidP="0063243D">
             <w:pPr>
               <w:spacing w:before="20" w:after="20"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:szCs w:val="23"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:szCs w:val="23"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text7"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
@@ -854,51 +868,69 @@
               </w:rPr>
               <w:t>Public Interest Disclosure Act 2003</w:t>
             </w:r>
             <w:r w:rsidRPr="00354295">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:szCs w:val="23"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00A275B2">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:szCs w:val="23"/>
               </w:rPr>
               <w:t xml:space="preserve">(PID Act) </w:t>
             </w:r>
             <w:r w:rsidRPr="00354295">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:szCs w:val="23"/>
               </w:rPr>
-              <w:t>before you sign this lodgement form.  You may wish to seek external legal advice about th</w:t>
+              <w:t xml:space="preserve">before you sign this </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00354295">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:bCs/>
+                <w:szCs w:val="23"/>
+              </w:rPr>
+              <w:t>lodgement</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00354295">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:bCs/>
+                <w:szCs w:val="23"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> form.  You may wish to seek external legal advice about th</w:t>
             </w:r>
             <w:r w:rsidR="00A275B2">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:szCs w:val="23"/>
               </w:rPr>
               <w:t>o</w:t>
             </w:r>
             <w:r w:rsidRPr="00354295">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:szCs w:val="23"/>
               </w:rPr>
               <w:t xml:space="preserve">se rights and responsibilities. Lodge your public interest disclosure </w:t>
             </w:r>
             <w:r w:rsidR="00A275B2">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:szCs w:val="23"/>
               </w:rPr>
               <w:t xml:space="preserve">form </w:t>
             </w:r>
@@ -1025,51 +1057,50 @@
           </w:tcPr>
           <w:p w14:paraId="0B953AB1" w14:textId="77777777" w:rsidR="00375565" w:rsidRDefault="00375565" w:rsidP="0063243D">
             <w:pPr>
               <w:spacing w:before="20" w:after="20"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:szCs w:val="23"/>
               </w:rPr>
               <w:t>Family name</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8208" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="003767"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="5A7DAA"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="003767"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="5A7DAA"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="76F94E2C" w14:textId="77777777" w:rsidR="00375565" w:rsidRPr="00196112" w:rsidRDefault="00375565" w:rsidP="0063243D">
             <w:pPr>
               <w:spacing w:before="20" w:after="20"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:szCs w:val="23"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:szCs w:val="23"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text7"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
@@ -1172,51 +1203,50 @@
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="01C933C6" w14:textId="77777777" w:rsidR="00375565" w:rsidRDefault="00375565" w:rsidP="0063243D">
             <w:pPr>
               <w:spacing w:before="20" w:after="20"/>
             </w:pPr>
             <w:r w:rsidRPr="00354295">
               <w:t>Given name</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8208" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="003767"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="5A7DAA"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="003767"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="5A7DAA"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1ED3F4B8" w14:textId="77777777" w:rsidR="00375565" w:rsidRPr="00196112" w:rsidRDefault="00375565" w:rsidP="0063243D">
             <w:pPr>
               <w:spacing w:before="20" w:after="20"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:szCs w:val="23"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:szCs w:val="23"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text7"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
@@ -1318,51 +1348,50 @@
             <w:shd w:val="clear" w:color="auto" w:fill="F1F1F1"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="317054A7" w14:textId="77777777" w:rsidR="00375565" w:rsidRDefault="00375565" w:rsidP="0063243D">
             <w:pPr>
               <w:spacing w:before="20" w:after="20"/>
             </w:pPr>
             <w:r w:rsidRPr="00354295">
               <w:t>Title</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1193" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="003767"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="5A7DAA"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="003767"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="5A7DAA"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3D6C4AA8" w14:textId="77777777" w:rsidR="00375565" w:rsidRPr="00196112" w:rsidRDefault="00375565" w:rsidP="00375565">
             <w:pPr>
               <w:spacing w:before="20" w:after="20"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:szCs w:val="23"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00196112">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:szCs w:val="23"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
@@ -1385,64 +1414,73 @@
                 <w:szCs w:val="23"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00196112">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:szCs w:val="23"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00196112">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:szCs w:val="23"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:szCs w:val="23"/>
               </w:rPr>
-              <w:t xml:space="preserve">  Mr</w:t>
-            </w:r>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:bCs/>
+                <w:szCs w:val="23"/>
+              </w:rPr>
+              <w:t>Mr</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1193" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="003767"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="5A7DAA"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="003767"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="5A7DAA"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7E78ED83" w14:textId="77777777" w:rsidR="00375565" w:rsidRPr="00196112" w:rsidRDefault="00375565" w:rsidP="00375565">
             <w:pPr>
               <w:spacing w:before="20" w:after="20"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:szCs w:val="23"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00196112">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:szCs w:val="23"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
@@ -1465,64 +1503,73 @@
                 <w:szCs w:val="23"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00196112">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:szCs w:val="23"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00196112">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:szCs w:val="23"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:szCs w:val="23"/>
               </w:rPr>
-              <w:t xml:space="preserve">  Ms</w:t>
-            </w:r>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:bCs/>
+                <w:szCs w:val="23"/>
+              </w:rPr>
+              <w:t>Ms</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1193" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="003767"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="5A7DAA"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="003767"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="5A7DAA"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="003CBCAB" w14:textId="77777777" w:rsidR="00375565" w:rsidRPr="00196112" w:rsidRDefault="00375565" w:rsidP="00375565">
             <w:pPr>
               <w:spacing w:before="20" w:after="20"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:szCs w:val="23"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00196112">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:szCs w:val="23"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
@@ -1545,64 +1592,73 @@
                 <w:szCs w:val="23"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00196112">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:szCs w:val="23"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00196112">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:szCs w:val="23"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:szCs w:val="23"/>
               </w:rPr>
-              <w:t xml:space="preserve">  Mrs</w:t>
-            </w:r>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:bCs/>
+                <w:szCs w:val="23"/>
+              </w:rPr>
+              <w:t>Mrs</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1193" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="003767"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="5A7DAA"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="003767"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="5A7DAA"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="351EAC30" w14:textId="77777777" w:rsidR="00375565" w:rsidRPr="00196112" w:rsidRDefault="00375565" w:rsidP="00A275B2">
             <w:pPr>
               <w:spacing w:before="20" w:after="20"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:szCs w:val="23"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00196112">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:szCs w:val="23"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
@@ -1646,51 +1702,50 @@
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:szCs w:val="23"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r w:rsidR="00A275B2">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:szCs w:val="23"/>
               </w:rPr>
               <w:t>Dr</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3436" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="003767"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="5A7DAA"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="003767"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="5A7DAA"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="74C06C87" w14:textId="77777777" w:rsidR="00375565" w:rsidRPr="00196112" w:rsidRDefault="00375565" w:rsidP="00375565">
             <w:pPr>
               <w:spacing w:before="20" w:after="20"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:szCs w:val="23"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00196112">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:szCs w:val="23"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
@@ -1850,51 +1905,50 @@
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2FCD6AE6" w14:textId="77777777" w:rsidR="00375565" w:rsidRDefault="00375565" w:rsidP="0063243D">
             <w:pPr>
               <w:spacing w:before="20" w:after="20"/>
             </w:pPr>
             <w:r w:rsidRPr="00354295">
               <w:t>Address</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8208" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="003767"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="5A7DAA"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="003767"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="5A7DAA"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="768ACA79" w14:textId="77777777" w:rsidR="00375565" w:rsidRPr="00196112" w:rsidRDefault="00375565" w:rsidP="0063243D">
             <w:pPr>
               <w:spacing w:before="20" w:after="20"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:szCs w:val="23"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:szCs w:val="23"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text7"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
@@ -1997,51 +2051,50 @@
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5585DF42" w14:textId="77777777" w:rsidR="00375565" w:rsidRDefault="00375565" w:rsidP="0063243D">
             <w:pPr>
               <w:spacing w:before="20" w:after="20"/>
             </w:pPr>
             <w:r w:rsidRPr="00354295">
               <w:t>Work phone</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8208" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="003767"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="5A7DAA"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="003767"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="5A7DAA"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0BD2DC51" w14:textId="77777777" w:rsidR="00375565" w:rsidRPr="00196112" w:rsidRDefault="00375565" w:rsidP="0063243D">
             <w:pPr>
               <w:spacing w:before="20" w:after="20"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:szCs w:val="23"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:szCs w:val="23"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text7"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
@@ -2149,51 +2202,50 @@
           </w:tcPr>
           <w:p w14:paraId="3E890BD8" w14:textId="77777777" w:rsidR="00375565" w:rsidRDefault="00375565" w:rsidP="0063243D">
             <w:pPr>
               <w:spacing w:before="20" w:after="20"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:szCs w:val="23"/>
               </w:rPr>
               <w:t>Mobile</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8208" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="003767"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="5A7DAA"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="003767"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="5A7DAA"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2A984219" w14:textId="77777777" w:rsidR="00375565" w:rsidRPr="00196112" w:rsidRDefault="00375565" w:rsidP="0063243D">
             <w:pPr>
               <w:spacing w:before="20" w:after="20"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:szCs w:val="23"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:szCs w:val="23"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text7"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
@@ -2306,51 +2358,50 @@
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:szCs w:val="23"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00375565">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:szCs w:val="23"/>
               </w:rPr>
               <w:t>Email</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8208" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="003767"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="5A7DAA"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="003767"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="5A7DAA"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3B662558" w14:textId="77777777" w:rsidR="00375565" w:rsidRDefault="00375565" w:rsidP="0063243D">
             <w:pPr>
               <w:spacing w:before="20" w:after="20"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:szCs w:val="23"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:szCs w:val="23"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text7"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
@@ -2584,51 +2635,69 @@
                 <w:szCs w:val="23"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00375565">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:szCs w:val="23"/>
               </w:rPr>
               <w:t>it</w:t>
             </w:r>
             <w:r w:rsidR="007A5EE8">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:szCs w:val="23"/>
               </w:rPr>
               <w:t xml:space="preserve"> may be more difficult for the proper a</w:t>
             </w:r>
             <w:r w:rsidRPr="00375565">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:szCs w:val="23"/>
               </w:rPr>
-              <w:t xml:space="preserve">uthority to look into the matter(s) as they cannot come back to me for further information  </w:t>
+              <w:t xml:space="preserve">uthority to </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00375565">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:bCs/>
+                <w:szCs w:val="23"/>
+              </w:rPr>
+              <w:t>look into</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00375565">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:bCs/>
+                <w:szCs w:val="23"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> the matter(s) as they cannot come back to me for further information  </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="67D98C78" w14:textId="77777777" w:rsidR="00375565" w:rsidRPr="00375565" w:rsidRDefault="00375565" w:rsidP="00375565">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="21"/>
               </w:numPr>
               <w:spacing w:before="20" w:after="20"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:szCs w:val="23"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00375565">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:szCs w:val="23"/>
               </w:rPr>
               <w:t>it may be more dif</w:t>
             </w:r>
             <w:r w:rsidR="007A5EE8">
@@ -2648,57 +2717,67 @@
               <w:t>uthority/</w:t>
             </w:r>
             <w:r w:rsidRPr="00375565">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:szCs w:val="23"/>
               </w:rPr>
               <w:t>public authority to protect me</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1FEEC238" w14:textId="77777777" w:rsidR="00375565" w:rsidRPr="00375565" w:rsidRDefault="00375565" w:rsidP="00375565">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="21"/>
               </w:numPr>
               <w:spacing w:before="20" w:after="20"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:szCs w:val="23"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00375565">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:szCs w:val="23"/>
               </w:rPr>
-              <w:t>this anonymous disclosure may not prevent me from being identified during any investigation or when action is being taken.</w:t>
+              <w:t>this</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00375565">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:bCs/>
+                <w:szCs w:val="23"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> anonymous disclosure may not prevent me from being identified during any investigation or when action is being taken.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="2BAA7789" w14:textId="77777777" w:rsidR="00354295" w:rsidRDefault="00354295" w:rsidP="00B42C7D">
       <w:pPr>
         <w:pStyle w:val="TableSubtitle"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:szCs w:val="2"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="45B89830" w14:textId="77777777" w:rsidR="00B42C7D" w:rsidRDefault="00B42C7D">
       <w:pPr>
         <w:rPr>
           <w:color w:val="013766"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="2"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:szCs w:val="2"/>
@@ -2807,51 +2886,50 @@
             <w:shd w:val="clear" w:color="auto" w:fill="F1F1F1"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="495CCA5E" w14:textId="77777777" w:rsidR="00CF2857" w:rsidRDefault="00CF2857" w:rsidP="00EC7832">
             <w:pPr>
               <w:spacing w:before="20" w:after="20"/>
             </w:pPr>
             <w:r w:rsidRPr="00CF2857">
               <w:t>Improper conduct</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="516" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="003767"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="5A7DAA"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="003767"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="5A7DAA"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="07CC4FBE" w14:textId="77777777" w:rsidR="00CF2857" w:rsidRPr="00196112" w:rsidRDefault="00CF2857" w:rsidP="00CF2857">
             <w:pPr>
               <w:spacing w:before="20" w:after="20"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:szCs w:val="23"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00196112">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:szCs w:val="23"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
@@ -2910,51 +2988,50 @@
             <w:shd w:val="clear" w:color="auto" w:fill="F1F1F1"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7E4B4CCC" w14:textId="77777777" w:rsidR="00CF2857" w:rsidRDefault="00CF2857" w:rsidP="00EC7832">
             <w:pPr>
               <w:spacing w:before="20" w:after="20"/>
             </w:pPr>
             <w:r w:rsidRPr="00CF2857">
               <w:t>An offence under written State law</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="516" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="003767"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="5A7DAA"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="003767"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="5A7DAA"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="29CE1776" w14:textId="77777777" w:rsidR="00CF2857" w:rsidRPr="00196112" w:rsidRDefault="00CF2857" w:rsidP="00CF2857">
             <w:pPr>
               <w:spacing w:before="20" w:after="20"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:szCs w:val="23"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00196112">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:szCs w:val="23"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
@@ -3000,64 +3077,71 @@
         <w:trPr>
           <w:trHeight w:val="159"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9776" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="003767"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="5A7DAA"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="003767"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="5A7DAA"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F1F1F1"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1CB990C7" w14:textId="77777777" w:rsidR="00CF2857" w:rsidRDefault="00CF2857" w:rsidP="00B42C7D">
             <w:pPr>
               <w:spacing w:before="20" w:after="20"/>
             </w:pPr>
             <w:r w:rsidRPr="00CF2857">
-              <w:t>Substantial unauthorised or irregular use of, or substantial mismanagement of, public resources</w:t>
+              <w:t xml:space="preserve">Substantial </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00CF2857">
+              <w:t>unauthorised</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00CF2857">
+              <w:t xml:space="preserve"> or irregular use of, or substantial mismanagement of, public resources</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="516" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="003767"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="5A7DAA"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="003767"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="5A7DAA"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="15F3E91A" w14:textId="77777777" w:rsidR="00CF2857" w:rsidRPr="00196112" w:rsidRDefault="00CF2857" w:rsidP="00CF2857">
             <w:pPr>
               <w:spacing w:before="20" w:after="20"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:szCs w:val="23"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00196112">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:szCs w:val="23"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
@@ -3103,70 +3187,77 @@
         <w:trPr>
           <w:trHeight w:val="159"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9776" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="003767"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="5A7DAA"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="003767"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="5A7DAA"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F1F1F1"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="110B8D58" w14:textId="77777777" w:rsidR="00CF2857" w:rsidRDefault="00CF2857" w:rsidP="00EC7832">
             <w:pPr>
               <w:spacing w:before="20" w:after="20"/>
             </w:pPr>
             <w:r w:rsidRPr="00CF2857">
-              <w:t>Conduct involving a substantial and specific risk of injury to public health</w:t>
+              <w:t xml:space="preserve">Conduct </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00CF2857">
+              <w:t>involving</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00CF2857">
+              <w:t xml:space="preserve"> a substantial and specific risk of injury to public health</w:t>
             </w:r>
             <w:r w:rsidR="00A275B2">
               <w:t>, or</w:t>
             </w:r>
             <w:r w:rsidRPr="00CF2857">
               <w:t xml:space="preserve"> prejudice to public safety or harm to the environment</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="516" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="003767"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="5A7DAA"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="003767"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="5A7DAA"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="033A24C4" w14:textId="77777777" w:rsidR="00CF2857" w:rsidRPr="00196112" w:rsidRDefault="00CF2857" w:rsidP="00CF2857">
             <w:pPr>
               <w:spacing w:before="20" w:after="20"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:szCs w:val="23"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00196112">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:szCs w:val="23"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
@@ -3225,51 +3316,50 @@
             <w:shd w:val="clear" w:color="auto" w:fill="F1F1F1"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="090AF640" w14:textId="77777777" w:rsidR="00CF2857" w:rsidRDefault="00CF2857" w:rsidP="00EC7832">
             <w:pPr>
               <w:spacing w:before="20" w:after="20"/>
             </w:pPr>
             <w:r w:rsidRPr="00CF2857">
               <w:t>Administration matter(s) affecting you personally</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="516" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="003767"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="5A7DAA"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="003767"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="5A7DAA"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0495B757" w14:textId="77777777" w:rsidR="00CF2857" w:rsidRPr="00196112" w:rsidRDefault="00CF2857" w:rsidP="00CF2857">
             <w:pPr>
               <w:spacing w:before="20" w:after="20"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:szCs w:val="23"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00196112">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:szCs w:val="23"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
@@ -3374,64 +3464,71 @@
         <w:trPr>
           <w:trHeight w:val="159"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3964" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="003767"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="003767"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="003767"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="5A7DAA"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F1F1F1"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="122597D4" w14:textId="77777777" w:rsidR="00CF2857" w:rsidRDefault="00CF2857" w:rsidP="00CF2857">
             <w:pPr>
               <w:spacing w:before="20" w:after="20"/>
             </w:pPr>
             <w:r>
-              <w:t>Name of the public authority(ies) the disclosure relates to</w:t>
+              <w:t>Name of the public authority(</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>ies</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t>) the disclosure relates to</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6328" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="003767"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="5A7DAA"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="003767"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="003767"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="473E6A6B" w14:textId="77777777" w:rsidR="00CF2857" w:rsidRPr="00196112" w:rsidRDefault="00CF2857" w:rsidP="0063243D">
             <w:pPr>
               <w:spacing w:before="20" w:after="20"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:szCs w:val="23"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:szCs w:val="23"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text7"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
@@ -3530,51 +3627,50 @@
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F1F1F1"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5A94B358" w14:textId="77777777" w:rsidR="00CF2857" w:rsidRDefault="00CF2857" w:rsidP="00CF2857">
             <w:pPr>
               <w:spacing w:before="20" w:after="20"/>
             </w:pPr>
             <w:r w:rsidRPr="00CF2857">
               <w:t>Do you work for a public authority?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6328" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="003767"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="5A7DAA"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="003767"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="15B12B1C" w14:textId="77777777" w:rsidR="00CF2857" w:rsidRDefault="00CF2857" w:rsidP="0063243D">
             <w:pPr>
               <w:spacing w:before="20" w:after="20"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:szCs w:val="23"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00196112">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:szCs w:val="23"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
@@ -3667,51 +3763,59 @@
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:szCs w:val="23"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:szCs w:val="23"/>
               </w:rPr>
               <w:t xml:space="preserve">  No</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="48CF997A" w14:textId="77777777" w:rsidR="00CF2857" w:rsidRDefault="00CF2857" w:rsidP="0063243D">
             <w:pPr>
               <w:spacing w:before="20" w:after="20"/>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="5F3FC206" w14:textId="77777777" w:rsidR="00CF2857" w:rsidRDefault="00CF2857" w:rsidP="0063243D">
             <w:pPr>
               <w:spacing w:before="20" w:after="20"/>
             </w:pPr>
             <w:r>
-              <w:t>If yes, which public authority and what is your position title?</w:t>
+              <w:t>If yes</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:t>, which public authority and</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> what is your position title?</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2C033ED1" w14:textId="77777777" w:rsidR="00CF2857" w:rsidRDefault="00CF2857" w:rsidP="0063243D">
             <w:pPr>
               <w:spacing w:before="20" w:after="20"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:szCs w:val="23"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="138D9B37" w14:textId="77777777" w:rsidR="00CF2857" w:rsidRDefault="00CF2857" w:rsidP="0063243D">
             <w:pPr>
               <w:spacing w:before="20" w:after="20"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:szCs w:val="23"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
@@ -3820,51 +3924,50 @@
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F1F1F1"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="18C452AD" w14:textId="77777777" w:rsidR="00CF2857" w:rsidRPr="00CF2857" w:rsidRDefault="00CF2857" w:rsidP="00CF2857">
             <w:pPr>
               <w:spacing w:before="20" w:after="20"/>
             </w:pPr>
             <w:r w:rsidRPr="00CF2857">
               <w:t>Does the disclosure relate to one or more individuals?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6328" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="003767"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="5A7DAA"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="003767"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3EA48765" w14:textId="77777777" w:rsidR="00CF2857" w:rsidRDefault="00CF2857" w:rsidP="00CF2857">
             <w:pPr>
               <w:spacing w:before="20" w:after="20"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:szCs w:val="23"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00196112">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:szCs w:val="23"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
@@ -4112,51 +4215,50 @@
             <w:shd w:val="clear" w:color="auto" w:fill="F1F1F1"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4CD71648" w14:textId="77777777" w:rsidR="00CF2857" w:rsidRDefault="00CF2857" w:rsidP="00CF2857">
             <w:pPr>
               <w:spacing w:before="20" w:after="20"/>
             </w:pPr>
             <w:r w:rsidRPr="00CF2857">
               <w:t>When did the alleged events occur?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6328" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="003767"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="5A7DAA"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="003767"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="003767"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="727E9960" w14:textId="77777777" w:rsidR="00CF2857" w:rsidRDefault="00CF2857" w:rsidP="00CF2857">
             <w:pPr>
               <w:spacing w:before="20" w:after="20"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:szCs w:val="23"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:szCs w:val="23"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text7"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
@@ -4257,51 +4359,50 @@
             <w:shd w:val="clear" w:color="auto" w:fill="F1F1F1"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="077A6FBE" w14:textId="77777777" w:rsidR="00CF2857" w:rsidRDefault="00CF2857" w:rsidP="00CF2857">
             <w:pPr>
               <w:spacing w:before="20" w:after="20"/>
             </w:pPr>
             <w:r w:rsidRPr="00CF2857">
               <w:t>Summary of the matters to disclose</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6328" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="003767"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="5A7DAA"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="003767"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="003767"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7F1D7634" w14:textId="77777777" w:rsidR="00CF2857" w:rsidRDefault="00CF2857" w:rsidP="00CF2857">
             <w:pPr>
               <w:spacing w:before="20" w:after="20"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:szCs w:val="23"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:szCs w:val="23"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text7"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
@@ -4467,51 +4568,50 @@
             <w:shd w:val="clear" w:color="auto" w:fill="F1F1F1"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3A011755" w14:textId="77777777" w:rsidR="00A83DCE" w:rsidRDefault="00563C3A" w:rsidP="0063243D">
             <w:pPr>
               <w:spacing w:before="20" w:after="20"/>
             </w:pPr>
             <w:r w:rsidRPr="00563C3A">
               <w:t>Description of any documents provided or names of witnesses</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6328" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="003767"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="003767"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="003767"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="003767"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="56E8E641" w14:textId="77777777" w:rsidR="00A83DCE" w:rsidRPr="00196112" w:rsidRDefault="00A83DCE" w:rsidP="0063243D">
             <w:pPr>
               <w:spacing w:before="20" w:after="20"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:szCs w:val="23"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:szCs w:val="23"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text7"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
@@ -4612,51 +4712,50 @@
             <w:shd w:val="clear" w:color="auto" w:fill="F1F1F1"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1561E513" w14:textId="77777777" w:rsidR="00A83DCE" w:rsidRDefault="00563C3A" w:rsidP="00563C3A">
             <w:pPr>
               <w:spacing w:before="20" w:after="20"/>
             </w:pPr>
             <w:r w:rsidRPr="00563C3A">
               <w:t>Have you reported this information to any other person or agency?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6328" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="003767"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="003767"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="003767"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="003767"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="679DC52B" w14:textId="77777777" w:rsidR="00A83DCE" w:rsidRDefault="00A83DCE" w:rsidP="0063243D">
             <w:pPr>
               <w:spacing w:before="20" w:after="20"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:szCs w:val="23"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00196112">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:szCs w:val="23"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
@@ -4783,51 +4882,50 @@
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2278DFAA" w14:textId="77777777" w:rsidR="00A83DCE" w:rsidRPr="00CF2857" w:rsidRDefault="00A275B2" w:rsidP="0063243D">
             <w:pPr>
               <w:spacing w:before="20" w:after="20"/>
             </w:pPr>
             <w:r>
               <w:t>If yes, d</w:t>
             </w:r>
             <w:r w:rsidR="00563C3A" w:rsidRPr="00563C3A">
               <w:t>id you report this information as a Public Interest Disclosure matter?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6328" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="003767"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="003767"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="003767"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="003767"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="12294B96" w14:textId="77777777" w:rsidR="00A83DCE" w:rsidRDefault="00A83DCE" w:rsidP="0063243D">
             <w:pPr>
               <w:spacing w:before="20" w:after="20"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:szCs w:val="23"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00196112">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:szCs w:val="23"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
@@ -5058,92 +5156,116 @@
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:szCs w:val="23"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:szCs w:val="23"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="44CB767B" w14:textId="77777777" w:rsidR="00A13B6A" w:rsidRDefault="00A13B6A"/>
     <w:p w14:paraId="4C8D3343" w14:textId="77777777" w:rsidR="00563C3A" w:rsidRDefault="00563C3A" w:rsidP="00563C3A">
       <w:r>
         <w:t>You should read the following information and sign this form</w:t>
       </w:r>
       <w:r w:rsidR="00A275B2">
-        <w:t xml:space="preserve"> prior to lodgement.</w:t>
+        <w:t xml:space="preserve"> prior to </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00A275B2">
+        <w:t>lodgement</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00A275B2">
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5FF45E5D" w14:textId="77777777" w:rsidR="00563C3A" w:rsidRPr="00563C3A" w:rsidRDefault="00563C3A" w:rsidP="00563C3A">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="003767"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00563C3A">
         <w:rPr>
           <w:color w:val="003767"/>
         </w:rPr>
         <w:t>Acknowledgement</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3CD50B7F" w14:textId="77777777" w:rsidR="00563C3A" w:rsidRDefault="00563C3A" w:rsidP="00563C3A">
       <w:r>
         <w:t>I believe on reasonable grounds that the information contained in this disclosure is or may be true.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5426EEB0" w14:textId="77777777" w:rsidR="00563C3A" w:rsidRDefault="00A275B2" w:rsidP="00563C3A">
       <w:r>
         <w:t>I have been informed</w:t>
       </w:r>
       <w:r w:rsidR="00563C3A">
         <w:t xml:space="preserve"> and I am aware that:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="749FB0D3" w14:textId="77777777" w:rsidR="00563C3A" w:rsidRDefault="00563C3A" w:rsidP="00563C3A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="240" w:after="240"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">I will commit an offence under section 24 of the PID Act, if I know that the information contained in this disclosure is false or misleading in a material particular, or I am reckless as to whether it is false or misleading in a material particular. </w:t>
+        <w:t xml:space="preserve">I will commit an offence under section 24 of the PID Act, if I know that the information contained in this disclosure is false or misleading in a </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>material particular, or</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> I am reckless as to whether it is false or misleading in a </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>material particular</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="00563C3A">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Penalty: $12 000 or imprisonment for one (1) year.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2D4F7528" w14:textId="77777777" w:rsidR="00563C3A" w:rsidRDefault="00563C3A" w:rsidP="00563C3A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="240" w:after="240"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">I will forfeit the protection provided by section </w:t>
       </w:r>
       <w:r w:rsidR="00A275B2">
         <w:t>13 of the PID Act</w:t>
@@ -5174,55 +5296,60 @@
         <w:t>ed by section 13 of the PID Act</w:t>
       </w:r>
       <w:r w:rsidR="00B53DC1">
         <w:t>,</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> if I subsequently disclose this information</w:t>
       </w:r>
       <w:r w:rsidR="007A5EE8">
         <w:t xml:space="preserve"> to any person other than a proper a</w:t>
       </w:r>
       <w:r>
         <w:t>uthority under the PID Act (s17).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="41D08553" w14:textId="77777777" w:rsidR="00563C3A" w:rsidRDefault="00563C3A" w:rsidP="00563C3A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="240" w:after="240"/>
       </w:pPr>
       <w:r>
-        <w:t>I will commit an offence</w:t>
+        <w:t xml:space="preserve">I will commit an </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>offence</w:t>
       </w:r>
       <w:r w:rsidR="00B53DC1">
         <w:t>,</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:t xml:space="preserve"> if I subsequently make a disclosure of information that might identify or tend to identify anyone as a person in respect of whom this disclosure has been made under the PID Act, except in accordance with section 16(3) of </w:t>
       </w:r>
       <w:r w:rsidR="00A275B2">
         <w:t xml:space="preserve">the </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">PID Act. </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="00563C3A">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Penalty: $24 000 or imprisonment for two (2) years.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7797A853" w14:textId="77777777" w:rsidR="00563C3A" w:rsidRDefault="00563C3A" w:rsidP="00563C3A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
@@ -5307,51 +5434,50 @@
             <w:shd w:val="clear" w:color="auto" w:fill="F1F1F1"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0FA376A8" w14:textId="77777777" w:rsidR="00563C3A" w:rsidRDefault="00563C3A" w:rsidP="0063243D">
             <w:pPr>
               <w:spacing w:before="20" w:after="20"/>
             </w:pPr>
             <w:r w:rsidRPr="00563C3A">
               <w:t>Discloser’s signature</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6328" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="003767"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="003767"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="003767"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="003767"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0D0BC9E6" w14:textId="77777777" w:rsidR="00563C3A" w:rsidRPr="00196112" w:rsidRDefault="00563C3A" w:rsidP="00563C3A">
             <w:pPr>
               <w:spacing w:before="240" w:after="240"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:szCs w:val="23"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00563C3A" w14:paraId="315104EB" w14:textId="77777777" w:rsidTr="0063243D">
         <w:trPr>
           <w:trHeight w:val="28"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3964" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="003767"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="003767"/>
@@ -5361,51 +5487,50 @@
             <w:shd w:val="clear" w:color="auto" w:fill="F1F1F1"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="667FFA53" w14:textId="77777777" w:rsidR="00563C3A" w:rsidRDefault="00563C3A" w:rsidP="0063243D">
             <w:pPr>
               <w:spacing w:before="20" w:after="20"/>
             </w:pPr>
             <w:r w:rsidRPr="00563C3A">
               <w:t>Date</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6328" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="003767"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="003767"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="003767"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="003767"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="56B322F5" w14:textId="77777777" w:rsidR="00563C3A" w:rsidRDefault="00563C3A" w:rsidP="0063243D">
             <w:pPr>
               <w:spacing w:before="20" w:after="20"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:szCs w:val="23"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:szCs w:val="23"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text7"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
@@ -5491,60 +5616,60 @@
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="0C368524" w14:textId="77777777" w:rsidR="00563C3A" w:rsidRDefault="00563C3A" w:rsidP="00563C3A">
       <w:pPr>
         <w:spacing w:before="240" w:after="240"/>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00563C3A" w:rsidSect="005E11F5">
       <w:headerReference w:type="even" r:id="rId8"/>
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:footerReference w:type="even" r:id="rId10"/>
       <w:footerReference w:type="default" r:id="rId11"/>
       <w:headerReference w:type="first" r:id="rId12"/>
       <w:footerReference w:type="first" r:id="rId13"/>
       <w:pgSz w:w="11907" w:h="16840" w:code="9"/>
       <w:pgMar w:top="2835" w:right="851" w:bottom="743" w:left="851" w:header="709" w:footer="493" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6B60EA1B" w14:textId="77777777" w:rsidR="002D2902" w:rsidRDefault="002D2902">
+    <w:p w14:paraId="14BEF79D" w14:textId="77777777" w:rsidR="00EF0EDC" w:rsidRDefault="00EF0EDC">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="64BBD611" w14:textId="77777777" w:rsidR="002D2902" w:rsidRDefault="002D2902">
+    <w:p w14:paraId="69277DA1" w14:textId="77777777" w:rsidR="00EF0EDC" w:rsidRDefault="00EF0EDC">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
@@ -5557,72 +5682,72 @@
   <w:font w:name="Arial Unicode MS">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="07E54974" w14:textId="2C651F6C" w:rsidR="00B42C7D" w:rsidRPr="00BC696C" w:rsidRDefault="00B42C7D" w:rsidP="005E11F5">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="07E54974" w14:textId="27D48930" w:rsidR="00B42C7D" w:rsidRPr="00BC696C" w:rsidRDefault="00B42C7D" w:rsidP="005E11F5">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4320"/>
         <w:tab w:val="clear" w:pos="8640"/>
         <w:tab w:val="right" w:pos="10247"/>
       </w:tabs>
       <w:ind w:right="-42"/>
       <w:jc w:val="left"/>
       <w:rPr>
         <w:color w:val="808080"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00BC696C">
       <w:rPr>
         <w:color w:val="808080"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve">Page </w:t>
     </w:r>
     <w:r w:rsidRPr="00BC696C">
       <w:rPr>
         <w:color w:val="808080"/>
         <w:sz w:val="20"/>
@@ -5687,87 +5812,87 @@
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="001C6EEE">
       <w:rPr>
         <w:noProof/>
         <w:color w:val="808080"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t>3</w:t>
     </w:r>
     <w:r w:rsidRPr="00BC696C">
       <w:rPr>
         <w:color w:val="808080"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r w:rsidRPr="00BC696C">
       <w:rPr>
         <w:color w:val="808080"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:fldSimple w:instr=" STYLEREF  Title  \* MERGEFORMAT ">
-      <w:r w:rsidR="005D636F" w:rsidRPr="005D636F">
+      <w:r w:rsidR="00964F2F" w:rsidRPr="00964F2F">
         <w:rPr>
           <w:bCs/>
           <w:noProof/>
         </w:rPr>
         <w:t>Public interest</w:t>
       </w:r>
-      <w:r w:rsidR="005D636F">
+      <w:r w:rsidR="00964F2F">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t xml:space="preserve"> disclosure lodgement form</w:t>
       </w:r>
     </w:fldSimple>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="5D2410AE" w14:textId="47F58871" w:rsidR="00B42C7D" w:rsidRPr="003D1360" w:rsidRDefault="00510281" w:rsidP="009C76CE">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="5D2410AE" w14:textId="469F9131" w:rsidR="00B42C7D" w:rsidRPr="003D1360" w:rsidRDefault="005D636F" w:rsidP="009C76CE">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4320"/>
         <w:tab w:val="clear" w:pos="8640"/>
         <w:tab w:val="right" w:pos="10247"/>
       </w:tabs>
       <w:ind w:right="-42"/>
       <w:jc w:val="left"/>
       <w:rPr>
         <w:color w:val="808080"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:fldSimple w:instr=" STYLEREF  Title  \* MERGEFORMAT ">
-      <w:r w:rsidR="005D636F">
+      <w:r w:rsidR="00964F2F">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>Public interest disclosure lodgement form</w:t>
       </w:r>
     </w:fldSimple>
     <w:r w:rsidR="00B42C7D">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="808080"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidR="00B42C7D" w:rsidRPr="003D1360">
       <w:rPr>
         <w:color w:val="808080"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve">Page </w:t>
     </w:r>
     <w:r w:rsidR="00B42C7D" w:rsidRPr="003D1360">
       <w:rPr>
         <w:color w:val="808080"/>
@@ -5830,71 +5955,71 @@
         <w:color w:val="808080"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="001C6EEE">
       <w:rPr>
         <w:noProof/>
         <w:color w:val="808080"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t>3</w:t>
     </w:r>
     <w:r w:rsidR="00B42C7D" w:rsidRPr="003D1360">
       <w:rPr>
         <w:color w:val="808080"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="74D1E681" w14:textId="200B83A8" w:rsidR="00B42C7D" w:rsidRPr="00BC696C" w:rsidRDefault="00B42C7D" w:rsidP="00087A62">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="74D1E681" w14:textId="631A331C" w:rsidR="00B42C7D" w:rsidRPr="00BC696C" w:rsidRDefault="00B42C7D" w:rsidP="00087A62">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4320"/>
         <w:tab w:val="clear" w:pos="8640"/>
         <w:tab w:val="right" w:pos="10247"/>
       </w:tabs>
       <w:ind w:right="-42"/>
       <w:jc w:val="left"/>
       <w:rPr>
         <w:color w:val="808080"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:br/>
     </w:r>
     <w:fldSimple w:instr=" STYLEREF  Title  \* MERGEFORMAT ">
-      <w:r w:rsidR="005D636F">
+      <w:r w:rsidR="00964F2F">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>Public interest disclosure lodgement form</w:t>
       </w:r>
     </w:fldSimple>
     <w:r w:rsidRPr="00BC696C">
       <w:rPr>
         <w:bCs/>
         <w:color w:val="808080"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidRPr="00BC696C">
       <w:rPr>
         <w:color w:val="808080"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve">Page </w:t>
     </w:r>
     <w:r w:rsidRPr="00BC696C">
       <w:rPr>
         <w:color w:val="808080"/>
         <w:sz w:val="20"/>
@@ -5956,70 +6081,70 @@
         <w:color w:val="808080"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="001C6EEE">
       <w:rPr>
         <w:noProof/>
         <w:color w:val="808080"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t>3</w:t>
     </w:r>
     <w:r w:rsidRPr="00BC696C">
       <w:rPr>
         <w:color w:val="808080"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2FFF9862" w14:textId="77777777" w:rsidR="002D2902" w:rsidRDefault="002D2902">
+    <w:p w14:paraId="509CED09" w14:textId="77777777" w:rsidR="00EF0EDC" w:rsidRDefault="00EF0EDC">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="538EF26A" w14:textId="77777777" w:rsidR="002D2902" w:rsidRDefault="002D2902">
+    <w:p w14:paraId="033B787C" w14:textId="77777777" w:rsidR="00EF0EDC" w:rsidRDefault="00EF0EDC">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="5202E222" w14:textId="2DC079A6" w:rsidR="00510281" w:rsidRPr="00510281" w:rsidRDefault="00510281" w:rsidP="00510281">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:color w:val="FF0000"/>
         <w:lang w:val="en-AU"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00510281">
       <w:rPr>
         <w:noProof/>
         <w:color w:val="FF0000"/>
         <w:lang w:val="en-AU"/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3CB39FB6" wp14:editId="16F7F9B5">
           <wp:extent cx="4610100" cy="965090"/>
           <wp:effectExtent l="0" t="0" r="0" b="6985"/>
           <wp:docPr id="1153337415" name="Picture 4" descr="A black background with a black square&#10;&#10;AI-generated content may be incorrect."/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
@@ -6050,51 +6175,51 @@
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
   <w:p w14:paraId="2923BD6D" w14:textId="77777777" w:rsidR="00B42C7D" w:rsidRDefault="00B42C7D">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="479BC771" w14:textId="0AB361F1" w:rsidR="00510281" w:rsidRPr="00510281" w:rsidRDefault="00510281" w:rsidP="00510281">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:color w:val="FF0000"/>
         <w:lang w:val="en-AU"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00510281">
       <w:rPr>
         <w:noProof/>
         <w:color w:val="FF0000"/>
         <w:lang w:val="en-AU"/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="76E84494" wp14:editId="58371DF9">
           <wp:extent cx="4572000" cy="957114"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:docPr id="1471732617" name="Picture 6" descr="A black background with a black square&#10;&#10;AI-generated content may be incorrect."/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
@@ -6130,51 +6255,51 @@
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
   <w:p w14:paraId="74334549" w14:textId="77777777" w:rsidR="00B42C7D" w:rsidRDefault="00B42C7D" w:rsidP="00A821CF">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="6DF60385" w14:textId="77777777" w:rsidR="00B42C7D" w:rsidRPr="00A821CF" w:rsidRDefault="00B42C7D" w:rsidP="00A821CF">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="7683A656" w14:textId="352D7BB0" w:rsidR="00510281" w:rsidRPr="00510281" w:rsidRDefault="00510281" w:rsidP="00510281">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:rPr>
         <w:color w:val="FF0000"/>
         <w:lang w:val="en-AU"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00510281">
       <w:rPr>
         <w:noProof/>
         <w:color w:val="FF0000"/>
         <w:lang w:val="en-AU"/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7DDBDB94" wp14:editId="4531C486">
           <wp:extent cx="4610100" cy="965090"/>
           <wp:effectExtent l="0" t="0" r="0" b="6985"/>
           <wp:docPr id="1398669018" name="Picture 2" descr="A black background with a black square&#10;&#10;AI-generated content may be incorrect."/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
@@ -6204,51 +6329,51 @@
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
   <w:p w14:paraId="7455B84B" w14:textId="63FD0CAB" w:rsidR="00B42C7D" w:rsidRPr="00510281" w:rsidRDefault="00B42C7D" w:rsidP="00510281">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF7C"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="685AD3FA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1492"/>
         </w:tabs>
         <w:ind w:left="1492" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF7D"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="111220B0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
@@ -8046,59 +8171,60 @@
   </w:num>
   <w:num w:numId="19" w16cid:durableId="870190412">
     <w:abstractNumId w:val="20"/>
   </w:num>
   <w:num w:numId="20" w16cid:durableId="514465486">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="21" w16cid:durableId="1943683283">
     <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="22" w16cid:durableId="1109743114">
     <w:abstractNumId w:val="23"/>
   </w:num>
   <w:num w:numId="23" w16cid:durableId="1786266003">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="24" w16cid:durableId="634674531">
     <w:abstractNumId w:val="13"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3001" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="0" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:evenAndOddHeaders/>
   <w:drawingGridHorizontalSpacing w:val="115"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="8193"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="0039148C"/>
     <w:rsid w:val="0000058C"/>
     <w:rsid w:val="00002109"/>
     <w:rsid w:val="00004827"/>
     <w:rsid w:val="0000664D"/>
     <w:rsid w:val="00010116"/>
@@ -8409,50 +8535,51 @@
     <w:rsid w:val="008B2A80"/>
     <w:rsid w:val="008B72DE"/>
     <w:rsid w:val="008B742F"/>
     <w:rsid w:val="008C10BB"/>
     <w:rsid w:val="008C18B0"/>
     <w:rsid w:val="008D2F01"/>
     <w:rsid w:val="008D5A9B"/>
     <w:rsid w:val="008D5EA4"/>
     <w:rsid w:val="008E1C43"/>
     <w:rsid w:val="008E5E55"/>
     <w:rsid w:val="008F0BD8"/>
     <w:rsid w:val="008F47C6"/>
     <w:rsid w:val="0090173C"/>
     <w:rsid w:val="0090195B"/>
     <w:rsid w:val="009028E6"/>
     <w:rsid w:val="00902C30"/>
     <w:rsid w:val="009118E5"/>
     <w:rsid w:val="0091637A"/>
     <w:rsid w:val="00920B78"/>
     <w:rsid w:val="00923CE3"/>
     <w:rsid w:val="00933686"/>
     <w:rsid w:val="0093612A"/>
     <w:rsid w:val="009452B4"/>
     <w:rsid w:val="00952427"/>
     <w:rsid w:val="00954FCD"/>
+    <w:rsid w:val="00964F2F"/>
     <w:rsid w:val="00967979"/>
     <w:rsid w:val="00973629"/>
     <w:rsid w:val="00974EF5"/>
     <w:rsid w:val="0097575E"/>
     <w:rsid w:val="00975FE2"/>
     <w:rsid w:val="00977E45"/>
     <w:rsid w:val="00991412"/>
     <w:rsid w:val="009A3613"/>
     <w:rsid w:val="009A3702"/>
     <w:rsid w:val="009B230D"/>
     <w:rsid w:val="009C76CE"/>
     <w:rsid w:val="009D03F2"/>
     <w:rsid w:val="009D3E7D"/>
     <w:rsid w:val="009E05EA"/>
     <w:rsid w:val="009E05FE"/>
     <w:rsid w:val="009E3314"/>
     <w:rsid w:val="009E49E3"/>
     <w:rsid w:val="009E72F5"/>
     <w:rsid w:val="009F15B4"/>
     <w:rsid w:val="009F7DE1"/>
     <w:rsid w:val="00A06ABB"/>
     <w:rsid w:val="00A06B74"/>
     <w:rsid w:val="00A10FFD"/>
     <w:rsid w:val="00A13537"/>
     <w:rsid w:val="00A13B6A"/>
@@ -8608,109 +8735,111 @@
     <w:rsid w:val="00E41338"/>
     <w:rsid w:val="00E41584"/>
     <w:rsid w:val="00E5594B"/>
     <w:rsid w:val="00E60528"/>
     <w:rsid w:val="00E60DB7"/>
     <w:rsid w:val="00E612C0"/>
     <w:rsid w:val="00E6341F"/>
     <w:rsid w:val="00E70804"/>
     <w:rsid w:val="00E71C06"/>
     <w:rsid w:val="00E85955"/>
     <w:rsid w:val="00E865FE"/>
     <w:rsid w:val="00E91280"/>
     <w:rsid w:val="00E9159B"/>
     <w:rsid w:val="00EA509C"/>
     <w:rsid w:val="00EA6B52"/>
     <w:rsid w:val="00EB0365"/>
     <w:rsid w:val="00EB3040"/>
     <w:rsid w:val="00EB3248"/>
     <w:rsid w:val="00EB7B29"/>
     <w:rsid w:val="00EC10A5"/>
     <w:rsid w:val="00EC7832"/>
     <w:rsid w:val="00ED1F56"/>
     <w:rsid w:val="00EE0334"/>
     <w:rsid w:val="00EE1DE7"/>
     <w:rsid w:val="00EE61F5"/>
+    <w:rsid w:val="00EF0EDC"/>
     <w:rsid w:val="00F046EC"/>
     <w:rsid w:val="00F04901"/>
     <w:rsid w:val="00F04BFA"/>
     <w:rsid w:val="00F05FA9"/>
     <w:rsid w:val="00F06C51"/>
     <w:rsid w:val="00F2038D"/>
     <w:rsid w:val="00F208EB"/>
     <w:rsid w:val="00F20CA1"/>
     <w:rsid w:val="00F21368"/>
     <w:rsid w:val="00F27118"/>
     <w:rsid w:val="00F30187"/>
     <w:rsid w:val="00F36EF8"/>
     <w:rsid w:val="00F40A03"/>
     <w:rsid w:val="00F45CF3"/>
     <w:rsid w:val="00F563E3"/>
     <w:rsid w:val="00F57513"/>
     <w:rsid w:val="00F665F2"/>
     <w:rsid w:val="00F67F1F"/>
     <w:rsid w:val="00F717F3"/>
     <w:rsid w:val="00F71F40"/>
     <w:rsid w:val="00F75190"/>
     <w:rsid w:val="00F7647D"/>
     <w:rsid w:val="00F86EEC"/>
     <w:rsid w:val="00F90627"/>
     <w:rsid w:val="00F91442"/>
     <w:rsid w:val="00F95D81"/>
     <w:rsid w:val="00FA14EB"/>
     <w:rsid w:val="00FA6CE1"/>
     <w:rsid w:val="00FA70F1"/>
     <w:rsid w:val="00FB04EB"/>
     <w:rsid w:val="00FB2E6E"/>
     <w:rsid w:val="00FB5D8F"/>
     <w:rsid w:val="00FC3239"/>
     <w:rsid w:val="00FC401E"/>
     <w:rsid w:val="00FC7B5F"/>
     <w:rsid w:val="00FE4307"/>
     <w:rsid w:val="00FE57C2"/>
     <w:rsid w:val="00FF4EA1"/>
+    <w:rsid w:val="00FF5D31"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-AU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="8193"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="605B5009"/>
   <w15:docId w15:val="{794E5E27-9946-404D-8929-E526744388BC}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-AU" w:eastAsia="en-AU" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -10074,88 +10203,91 @@
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0675D83C-EBF6-4965-A0CC-9A94064DC505}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
   <Words>648</Words>
-  <Characters>3996</Characters>
+  <Characters>3319</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>33</Lines>
-  <Paragraphs>9</Paragraphs>
+  <Lines>127</Lines>
+  <Paragraphs>87</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Amcer Business Services</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4635</CharactersWithSpaces>
+  <CharactersWithSpaces>3948</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Connie Rentschler</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="_AdHocReviewCycleID">
     <vt:i4>1468635312</vt:i4>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="_NewReviewCycle">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="_EmailSubject">
     <vt:lpwstr>PID Forms Final update </vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="_AuthorEmail">
     <vt:lpwstr>Damian.Lambert@psc.wa.gov.au</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="_AuthorEmailDisplayName">
     <vt:lpwstr>Lambert, Damian</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="_ReviewingToolsShownOnce">
     <vt:lpwstr/>
   </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="SynergySoftUID">
+    <vt:lpwstr>K5A4F6180</vt:lpwstr>
+  </property>
 </Properties>
 </file>